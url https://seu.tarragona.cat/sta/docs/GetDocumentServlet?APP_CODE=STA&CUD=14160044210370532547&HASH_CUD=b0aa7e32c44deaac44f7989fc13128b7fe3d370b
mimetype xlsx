--- v0 (2025-12-18)
+++ v1 (2026-07-13)
@@ -1,302 +1,307 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\tgna05nt\Ciutadania\Joventut_i_Cooperacio\Cooperació\1.- SUBVENCIONS\5.- BASES_CONVOCATORIES_FORMULARIS\8.- FORMULARIS EGBDH\Formularis CI\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{DA8BC5CA-EDC3-4275-8B71-36337E1F08A3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="120" yWindow="465" windowWidth="29040" windowHeight="16440"/>
+    <workbookView xWindow="28692" yWindow="-108" windowWidth="29016" windowHeight="15696" xr2:uid="{7A7E608D-94CC-4C97-903D-5A91682C7032}"/>
   </bookViews>
   <sheets>
-    <sheet name="Matriu de Planificació" sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Hoja3" sheetId="3" r:id="rId3"/>
+    <sheet name="Matriu de Planificació " sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Matriu de Planificació'!$B$1:$N$62</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Matriu de Planificació '!$B$1:$N$62</definedName>
   </definedNames>
-  <calcPr calcId="145621" concurrentCalc="0"/>
+  <calcPr calcId="181029"/>
   <extLst>
-    <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
-      <mx:ArchID Flags="2"/>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="K21" i="1" l="1"/>
-  <c r="K56" i="1"/>
+  <c r="K56" i="1" l="1"/>
   <c r="K46" i="1"/>
   <c r="K31" i="1"/>
-  <c r="K57" i="1"/>
+  <c r="K21" i="1"/>
+  <c r="K57" i="1" l="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="108" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="104" uniqueCount="41">
   <si>
     <t>Matriu de planificació</t>
   </si>
   <si>
     <t>NOM DE L'ENTITAT:</t>
   </si>
   <si>
     <t>TÍTOL DEL PROJECTE:</t>
   </si>
   <si>
+    <t xml:space="preserve">Objectiu General: </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Descripció: </t>
+  </si>
+  <si>
     <t>Objectiu Específic 1 (OE1)</t>
   </si>
   <si>
+    <t>Indicadors Objectivament Verificables</t>
+  </si>
+  <si>
+    <t>Fonts de verificació</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Hipòtesis </t>
+  </si>
+  <si>
+    <t>IOV1.-</t>
+  </si>
+  <si>
+    <t>FV1.-</t>
+  </si>
+  <si>
+    <t>ICV.2.-</t>
+  </si>
+  <si>
+    <t>FV2.-</t>
+  </si>
+  <si>
+    <t>IOV.3.-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FV3.- </t>
+  </si>
+  <si>
+    <t>Resultat 1.1</t>
+  </si>
+  <si>
     <t>Indicadors</t>
   </si>
   <si>
-    <t>Fonts de verificació</t>
-[...16 lines deleted...]
-  <si>
     <t xml:space="preserve">Activitats </t>
   </si>
   <si>
     <t>Enunciat</t>
   </si>
   <si>
-    <t>Recursos</t>
-[...2 lines deleted...]
-    <t>Despeses</t>
+    <t>Despeses total activitat (€)</t>
   </si>
   <si>
     <t>A1.1.1</t>
   </si>
   <si>
     <t>A1.1.2</t>
   </si>
   <si>
     <t>A1.1.3</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t xml:space="preserve">Objectiu General: </t>
-[...1 lines deleted...]
-  <si>
     <t>Resultat 1.2</t>
   </si>
   <si>
     <t>A1.2.1</t>
   </si>
   <si>
     <t>A1.2.2</t>
   </si>
   <si>
     <t>A1.2.3</t>
   </si>
   <si>
-    <t>Indicadors Objectivament Verificables</t>
-[...8 lines deleted...]
-    <t>IOV.3.-</t>
+    <t>Objectiu Específic 2 (OE2)</t>
   </si>
   <si>
     <t>Resultat 2.1</t>
   </si>
   <si>
+    <t>A2.1.1</t>
+  </si>
+  <si>
+    <t>A2.1.2</t>
+  </si>
+  <si>
+    <t>A2.1.3</t>
+  </si>
+  <si>
     <t>Resultat 2.2</t>
   </si>
   <si>
-    <t>A2.1.1</t>
-[...7 lines deleted...]
-  <si>
     <t>A2.2.1</t>
   </si>
   <si>
     <t>A2.2.2</t>
   </si>
   <si>
     <t>A2.2.3</t>
   </si>
   <si>
     <t>Recordar:</t>
   </si>
   <si>
-    <t>1) Només cal omplir les celes en blanc</t>
+    <t>1) Només cal omplir les cel·les en blanc</t>
   </si>
   <si>
     <t>2) Podeu afegir les línies necessàries per incloure més Indicadors i fonts de verificació</t>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">3) Podeu incloure més línies per resultats i activitats. Si és així </t>
+      <t xml:space="preserve">3) Podeu incloure més línies per resultats i activitats. Si és així, </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>reviseu les fòrmules dels totals de despeses per activitat i del total global</t>
     </r>
   </si>
-  <si>
-[...4 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
   </numFmts>
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.79998168889431442"/>
+        <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFFC000"/>
+        <fgColor theme="3" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.59999389629810485"/>
+        <fgColor theme="3" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="9" tint="0.39997558519241921"/>
+        <fgColor theme="3" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="38">
+  <borders count="39">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -351,662 +356,689 @@
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="medium">
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="medium">
-[...13 lines deleted...]
-      </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...78 lines deleted...]
-      <top/>
       <bottom style="medium">
-        <color auto="1"/>
-[...157 lines deleted...]
-      <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
+      <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom/>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="61">
+  <cellXfs count="60">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-[...15 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="4" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="33" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="34" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="35" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="6" borderId="11" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="4" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="4" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="4" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="29" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="31" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="6" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="6" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="6" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="6" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="4" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="6" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="4" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="6" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="4" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="5" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="1" fillId="5" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="5" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>114300</xdr:colOff>
+      <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>127000</xdr:rowOff>
+      <xdr:rowOff>184150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>756055</xdr:colOff>
+      <xdr:colOff>742727</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>812800</xdr:rowOff>
+      <xdr:rowOff>894080</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="0 Imagen"/>
+        <xdr:cNvPr id="2" name="0 Imagen">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE36BF1-39ED-443D-B0FB-BFA4449B70DA}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr/>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="241300" y="127000"/>
-          <a:ext cx="1975255" cy="685800"/>
+          <a:off x="217170" y="184150"/>
+          <a:ext cx="1836197" cy="709930"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
@@ -1264,1335 +1296,1282 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr enableFormatConditionsCalculation="0">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AEA0A896-6173-4542-B275-1DF0D9D4EE81}">
+  <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:N62"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A22" workbookViewId="0">
-      <selection activeCell="K48" sqref="K48:N48"/>
+    <sheetView tabSelected="1" topLeftCell="A7" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="L71" sqref="L71"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="1.7109375" customWidth="1"/>
-    <col min="2" max="2" width="17.42578125" customWidth="1"/>
+    <col min="1" max="1" width="1.77734375" customWidth="1"/>
+    <col min="2" max="2" width="17.33203125" customWidth="1"/>
+    <col min="3" max="3" width="11.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:14" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="J1" s="15" t="s">
+    <row r="1" spans="2:14" ht="80.099999999999994" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="J1" s="59" t="s">
         <v>0</v>
       </c>
-      <c r="K1" s="15"/>
-[...4 lines deleted...]
-    <row r="2" spans="2:14" x14ac:dyDescent="0.2">
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+    </row>
+    <row r="2" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B2" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="17"/>
-[...13 lines deleted...]
-      <c r="B3" s="2" t="s">
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="3"/>
+    </row>
+    <row r="3" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="19"/>
-[...14 lines deleted...]
-      <c r="B6" s="6" t="s">
+      <c r="C3" s="5"/>
+      <c r="D3" s="5"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="5"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="5"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="6"/>
+    </row>
+    <row r="5" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="6" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B6" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="9"/>
+      <c r="E6" s="9"/>
+      <c r="F6" s="9"/>
+      <c r="G6" s="9"/>
+      <c r="H6" s="9"/>
+      <c r="I6" s="9"/>
+      <c r="J6" s="9"/>
+      <c r="K6" s="9"/>
+      <c r="L6" s="9"/>
+      <c r="M6" s="9"/>
+      <c r="N6" s="10"/>
+    </row>
+    <row r="7" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B7" s="11" t="s">
+        <v>5</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+      <c r="H7" s="12"/>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="12"/>
+      <c r="N7" s="13"/>
+    </row>
+    <row r="8" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B8" s="14"/>
+      <c r="C8" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D8" s="15"/>
+      <c r="E8" s="15"/>
+      <c r="F8" s="15"/>
+      <c r="G8" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="16"/>
+    </row>
+    <row r="9" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B9" s="14"/>
+      <c r="C9" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D9" s="17"/>
+      <c r="E9" s="17"/>
+      <c r="F9" s="17"/>
+      <c r="G9" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="H9" s="18"/>
+      <c r="I9" s="18"/>
+      <c r="J9" s="18"/>
+      <c r="K9" s="18"/>
+      <c r="L9" s="18"/>
+      <c r="M9" s="18"/>
+      <c r="N9" s="19"/>
+    </row>
+    <row r="10" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B10" s="14"/>
+      <c r="C10" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D10" s="17"/>
+      <c r="E10" s="17"/>
+      <c r="F10" s="17"/>
+      <c r="G10" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H10" s="18"/>
+      <c r="I10" s="18"/>
+      <c r="J10" s="18"/>
+      <c r="K10" s="18"/>
+      <c r="L10" s="18"/>
+      <c r="M10" s="18"/>
+      <c r="N10" s="19"/>
+    </row>
+    <row r="11" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B11" s="20"/>
+      <c r="C11" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D11" s="21"/>
+      <c r="E11" s="21"/>
+      <c r="F11" s="21"/>
+      <c r="G11" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="22"/>
+      <c r="I11" s="22"/>
+      <c r="J11" s="22"/>
+      <c r="K11" s="22"/>
+      <c r="L11" s="22"/>
+      <c r="M11" s="22"/>
+      <c r="N11" s="23"/>
+    </row>
+    <row r="12" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B12" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="13"/>
+    </row>
+    <row r="13" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B13" s="25"/>
+      <c r="C13" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D13" s="15"/>
+      <c r="E13" s="15"/>
+      <c r="F13" s="15"/>
+      <c r="G13" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="H13" s="15"/>
+      <c r="I13" s="15"/>
+      <c r="J13" s="15"/>
+      <c r="K13" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="L13" s="15"/>
+      <c r="M13" s="15"/>
+      <c r="N13" s="16"/>
+    </row>
+    <row r="14" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B14" s="25"/>
+      <c r="C14" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D14" s="17"/>
+      <c r="E14" s="17"/>
+      <c r="F14" s="17"/>
+      <c r="G14" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="18"/>
+      <c r="I14" s="18"/>
+      <c r="J14" s="18"/>
+      <c r="K14" s="18"/>
+      <c r="L14" s="18"/>
+      <c r="M14" s="18"/>
+      <c r="N14" s="19"/>
+    </row>
+    <row r="15" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B15" s="25"/>
+      <c r="C15" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="17"/>
+      <c r="E15" s="17"/>
+      <c r="F15" s="17"/>
+      <c r="G15" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="18"/>
+      <c r="I15" s="18"/>
+      <c r="J15" s="18"/>
+      <c r="K15" s="18"/>
+      <c r="L15" s="18"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="19"/>
+    </row>
+    <row r="16" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B16" s="26"/>
+      <c r="C16" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="27"/>
+      <c r="E16" s="27"/>
+      <c r="F16" s="27"/>
+      <c r="G16" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="28"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="28"/>
+      <c r="K16" s="28"/>
+      <c r="L16" s="28"/>
+      <c r="M16" s="28"/>
+      <c r="N16" s="29"/>
+    </row>
+    <row r="17" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B17" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="32"/>
+      <c r="H17" s="32"/>
+      <c r="I17" s="32"/>
+      <c r="J17" s="33"/>
+      <c r="K17" s="34" t="s">
         <v>19</v>
       </c>
-      <c r="C6" s="9" t="s">
-[...294 lines deleted...]
-      <c r="K21" s="44">
+      <c r="L17" s="34"/>
+      <c r="M17" s="34"/>
+      <c r="N17" s="35"/>
+    </row>
+    <row r="18" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B18" s="36" t="s">
+        <v>20</v>
+      </c>
+      <c r="C18" s="37"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="39"/>
+      <c r="K18" s="40"/>
+      <c r="L18" s="41"/>
+      <c r="M18" s="41"/>
+      <c r="N18" s="42"/>
+    </row>
+    <row r="19" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B19" s="36" t="s">
+        <v>21</v>
+      </c>
+      <c r="C19" s="37"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="40"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
+      <c r="N19" s="42"/>
+    </row>
+    <row r="20" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B20" s="36" t="s">
+        <v>22</v>
+      </c>
+      <c r="C20" s="37"/>
+      <c r="D20" s="38"/>
+      <c r="E20" s="38"/>
+      <c r="F20" s="38"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="39"/>
+      <c r="K20" s="40"/>
+      <c r="L20" s="41"/>
+      <c r="M20" s="41"/>
+      <c r="N20" s="42"/>
+    </row>
+    <row r="21" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B21" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="C21" s="44"/>
+      <c r="D21" s="44"/>
+      <c r="E21" s="44"/>
+      <c r="F21" s="44"/>
+      <c r="G21" s="44"/>
+      <c r="H21" s="44"/>
+      <c r="I21" s="44"/>
+      <c r="J21" s="45"/>
+      <c r="K21" s="46">
         <f>SUM(K18:N20)</f>
         <v>0</v>
       </c>
-      <c r="L21" s="45"/>
-[...7 lines deleted...]
-      <c r="C22" s="24" t="s">
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
+      <c r="N21" s="48"/>
+    </row>
+    <row r="22" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B22" s="24" t="s">
+        <v>24</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="13"/>
+    </row>
+    <row r="23" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B23" s="25"/>
+      <c r="C23" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D23" s="15"/>
+      <c r="E23" s="15"/>
+      <c r="F23" s="15"/>
+      <c r="G23" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="H23" s="15"/>
+      <c r="I23" s="15"/>
+      <c r="J23" s="15"/>
+      <c r="K23" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="L23" s="15"/>
+      <c r="M23" s="15"/>
+      <c r="N23" s="16"/>
+    </row>
+    <row r="24" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B24" s="25"/>
+      <c r="C24" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" s="17"/>
+      <c r="E24" s="17"/>
+      <c r="F24" s="17"/>
+      <c r="G24" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D22" s="24"/>
-[...34 lines deleted...]
-      <c r="C24" s="12" t="s">
+      <c r="H24" s="18"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="18"/>
+      <c r="L24" s="18"/>
+      <c r="M24" s="18"/>
+      <c r="N24" s="19"/>
+    </row>
+    <row r="25" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B25" s="25"/>
+      <c r="C25" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D25" s="17"/>
+      <c r="E25" s="17"/>
+      <c r="F25" s="17"/>
+      <c r="G25" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H25" s="18"/>
+      <c r="I25" s="18"/>
+      <c r="J25" s="18"/>
+      <c r="K25" s="18"/>
+      <c r="L25" s="18"/>
+      <c r="M25" s="18"/>
+      <c r="N25" s="19"/>
+    </row>
+    <row r="26" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B26" s="26"/>
+      <c r="C26" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="D26" s="27"/>
+      <c r="E26" s="27"/>
+      <c r="F26" s="27"/>
+      <c r="G26" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="28"/>
+      <c r="I26" s="28"/>
+      <c r="J26" s="28"/>
+      <c r="K26" s="28"/>
+      <c r="L26" s="28"/>
+      <c r="M26" s="28"/>
+      <c r="N26" s="29"/>
+    </row>
+    <row r="27" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B27" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" s="32"/>
+      <c r="E27" s="32"/>
+      <c r="F27" s="32"/>
+      <c r="G27" s="32"/>
+      <c r="H27" s="32"/>
+      <c r="I27" s="32"/>
+      <c r="J27" s="33"/>
+      <c r="K27" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="L27" s="34"/>
+      <c r="M27" s="34"/>
+      <c r="N27" s="35"/>
+    </row>
+    <row r="28" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B28" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="D24" s="12"/>
-[...15 lines deleted...]
-      <c r="C25" s="12" t="s">
+      <c r="C28" s="37"/>
+      <c r="D28" s="38"/>
+      <c r="E28" s="38"/>
+      <c r="F28" s="38"/>
+      <c r="G28" s="38"/>
+      <c r="H28" s="38"/>
+      <c r="I28" s="38"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="40"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="42"/>
+    </row>
+    <row r="29" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B29" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="D25" s="12"/>
-[...15 lines deleted...]
-      <c r="C26" s="37" t="s">
+      <c r="C29" s="37"/>
+      <c r="D29" s="38"/>
+      <c r="E29" s="38"/>
+      <c r="F29" s="38"/>
+      <c r="G29" s="38"/>
+      <c r="H29" s="38"/>
+      <c r="I29" s="38"/>
+      <c r="J29" s="39"/>
+      <c r="K29" s="40"/>
+      <c r="L29" s="41"/>
+      <c r="M29" s="41"/>
+      <c r="N29" s="42"/>
+    </row>
+    <row r="30" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B30" s="36" t="s">
         <v>27</v>
       </c>
-      <c r="D26" s="37"/>
-[...71 lines deleted...]
-      <c r="B30" s="4" t="s">
+      <c r="C30" s="37"/>
+      <c r="D30" s="38"/>
+      <c r="E30" s="38"/>
+      <c r="F30" s="38"/>
+      <c r="G30" s="38"/>
+      <c r="H30" s="38"/>
+      <c r="I30" s="38"/>
+      <c r="J30" s="39"/>
+      <c r="K30" s="40"/>
+      <c r="L30" s="41"/>
+      <c r="M30" s="41"/>
+      <c r="N30" s="42"/>
+    </row>
+    <row r="31" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B31" s="43" t="s">
         <v>23</v>
       </c>
-      <c r="C30" s="47"/>
-[...24 lines deleted...]
-      <c r="K31" s="44">
+      <c r="C31" s="44"/>
+      <c r="D31" s="44"/>
+      <c r="E31" s="44"/>
+      <c r="F31" s="44"/>
+      <c r="G31" s="44"/>
+      <c r="H31" s="44"/>
+      <c r="I31" s="44"/>
+      <c r="J31" s="45"/>
+      <c r="K31" s="46">
         <f>SUM(K28:N30)</f>
         <v>0</v>
       </c>
-      <c r="L31" s="45"/>
-[...7 lines deleted...]
-      <c r="C32" s="24" t="s">
+      <c r="L31" s="47"/>
+      <c r="M31" s="47"/>
+      <c r="N31" s="48"/>
+    </row>
+    <row r="32" spans="2:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B32" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
+      <c r="N32" s="13"/>
+    </row>
+    <row r="33" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B33" s="14"/>
+      <c r="C33" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D33" s="15"/>
+      <c r="E33" s="15"/>
+      <c r="F33" s="15"/>
+      <c r="G33" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="H33" s="15"/>
+      <c r="I33" s="15"/>
+      <c r="J33" s="15"/>
+      <c r="K33" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="L33" s="15"/>
+      <c r="M33" s="15"/>
+      <c r="N33" s="16"/>
+    </row>
+    <row r="34" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B34" s="14"/>
+      <c r="C34" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" s="17"/>
+      <c r="E34" s="17"/>
+      <c r="F34" s="17"/>
+      <c r="G34" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D32" s="24"/>
-[...59 lines deleted...]
-      <c r="G35" s="32" t="s">
+      <c r="H34" s="18"/>
+      <c r="I34" s="18"/>
+      <c r="J34" s="18"/>
+      <c r="K34" s="18"/>
+      <c r="L34" s="18"/>
+      <c r="M34" s="18"/>
+      <c r="N34" s="19"/>
+    </row>
+    <row r="35" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B35" s="14"/>
+      <c r="C35" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="D35" s="17"/>
+      <c r="E35" s="17"/>
+      <c r="F35" s="17"/>
+      <c r="G35" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="18"/>
+      <c r="I35" s="18"/>
+      <c r="J35" s="18"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="18"/>
+      <c r="M35" s="18"/>
+      <c r="N35" s="19"/>
+    </row>
+    <row r="36" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B36" s="20"/>
+      <c r="C36" s="21" t="s">
+        <v>13</v>
+      </c>
+      <c r="D36" s="21"/>
+      <c r="E36" s="21"/>
+      <c r="F36" s="21"/>
+      <c r="G36" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" s="22"/>
+      <c r="I36" s="22"/>
+      <c r="J36" s="22"/>
+      <c r="K36" s="22"/>
+      <c r="L36" s="22"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="23"/>
+    </row>
+    <row r="37" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B37" s="24" t="s">
+        <v>29</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="13"/>
+    </row>
+    <row r="38" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B38" s="25"/>
+      <c r="C38" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15" t="s">
         <v>7</v>
       </c>
-      <c r="H35" s="32"/>
-[...15 lines deleted...]
-      <c r="G36" s="34" t="s">
+      <c r="H38" s="15"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15" t="s">
         <v>8</v>
       </c>
-      <c r="H36" s="34"/>
-[...11 lines deleted...]
-      <c r="C37" s="24" t="s">
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="16"/>
+    </row>
+    <row r="39" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B39" s="25"/>
+      <c r="C39" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D39" s="17"/>
+      <c r="E39" s="17"/>
+      <c r="F39" s="17"/>
+      <c r="G39" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D37" s="24"/>
-[...90 lines deleted...]
-      <c r="B42" s="7" t="s">
+      <c r="H39" s="18"/>
+      <c r="I39" s="18"/>
+      <c r="J39" s="18"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="18"/>
+      <c r="M39" s="18"/>
+      <c r="N39" s="19"/>
+    </row>
+    <row r="40" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B40" s="25"/>
+      <c r="C40" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="C42" s="26" t="s">
+      <c r="D40" s="17"/>
+      <c r="E40" s="17"/>
+      <c r="F40" s="17"/>
+      <c r="G40" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D42" s="26"/>
-[...2 lines deleted...]
-      <c r="G42" s="26" t="s">
+      <c r="H40" s="18"/>
+      <c r="I40" s="18"/>
+      <c r="J40" s="18"/>
+      <c r="K40" s="18"/>
+      <c r="L40" s="18"/>
+      <c r="M40" s="18"/>
+      <c r="N40" s="19"/>
+    </row>
+    <row r="41" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B41" s="26"/>
+      <c r="C41" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="H42" s="26"/>
-[...2 lines deleted...]
-      <c r="K42" s="26" t="s">
+      <c r="D41" s="27"/>
+      <c r="E41" s="27"/>
+      <c r="F41" s="27"/>
+      <c r="G41" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="L42" s="26"/>
-[...4 lines deleted...]
-      <c r="B43" s="4" t="s">
+      <c r="H41" s="28"/>
+      <c r="I41" s="28"/>
+      <c r="J41" s="28"/>
+      <c r="K41" s="28"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="28"/>
+      <c r="N41" s="29"/>
+    </row>
+    <row r="42" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B42" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D42" s="32"/>
+      <c r="E42" s="32"/>
+      <c r="F42" s="32"/>
+      <c r="G42" s="32"/>
+      <c r="H42" s="32"/>
+      <c r="I42" s="32"/>
+      <c r="J42" s="33"/>
+      <c r="K42" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="L42" s="34"/>
+      <c r="M42" s="34"/>
+      <c r="N42" s="35"/>
+    </row>
+    <row r="43" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B43" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="C43" s="47"/>
-[...13 lines deleted...]
-      <c r="B44" s="4" t="s">
+      <c r="C43" s="37"/>
+      <c r="D43" s="38"/>
+      <c r="E43" s="38"/>
+      <c r="F43" s="38"/>
+      <c r="G43" s="38"/>
+      <c r="H43" s="38"/>
+      <c r="I43" s="38"/>
+      <c r="J43" s="39"/>
+      <c r="K43" s="40"/>
+      <c r="L43" s="41"/>
+      <c r="M43" s="41"/>
+      <c r="N43" s="42"/>
+    </row>
+    <row r="44" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B44" s="36" t="s">
         <v>31</v>
       </c>
-      <c r="C44" s="47"/>
-[...13 lines deleted...]
-      <c r="B45" s="4" t="s">
+      <c r="C44" s="37"/>
+      <c r="D44" s="38"/>
+      <c r="E44" s="38"/>
+      <c r="F44" s="38"/>
+      <c r="G44" s="38"/>
+      <c r="H44" s="38"/>
+      <c r="I44" s="38"/>
+      <c r="J44" s="39"/>
+      <c r="K44" s="40"/>
+      <c r="L44" s="41"/>
+      <c r="M44" s="41"/>
+      <c r="N44" s="42"/>
+    </row>
+    <row r="45" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B45" s="36" t="s">
         <v>32</v>
       </c>
-      <c r="C45" s="47"/>
-[...24 lines deleted...]
-      <c r="K46" s="44">
+      <c r="C45" s="37"/>
+      <c r="D45" s="38"/>
+      <c r="E45" s="38"/>
+      <c r="F45" s="38"/>
+      <c r="G45" s="38"/>
+      <c r="H45" s="38"/>
+      <c r="I45" s="38"/>
+      <c r="J45" s="39"/>
+      <c r="K45" s="40"/>
+      <c r="L45" s="41"/>
+      <c r="M45" s="41"/>
+      <c r="N45" s="42"/>
+    </row>
+    <row r="46" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B46" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="C46" s="44"/>
+      <c r="D46" s="44"/>
+      <c r="E46" s="44"/>
+      <c r="F46" s="44"/>
+      <c r="G46" s="44"/>
+      <c r="H46" s="44"/>
+      <c r="I46" s="44"/>
+      <c r="J46" s="45"/>
+      <c r="K46" s="46">
         <f>SUM(K43:N45)</f>
         <v>0</v>
       </c>
-      <c r="L46" s="45"/>
-[...7 lines deleted...]
-      <c r="C47" s="24" t="s">
+      <c r="L46" s="47"/>
+      <c r="M46" s="47"/>
+      <c r="N46" s="48"/>
+    </row>
+    <row r="47" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B47" s="24" t="s">
+        <v>33</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>4</v>
+      </c>
+      <c r="D47" s="12"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="12"/>
+      <c r="H47" s="12"/>
+      <c r="I47" s="12"/>
+      <c r="J47" s="12"/>
+      <c r="K47" s="12"/>
+      <c r="L47" s="12"/>
+      <c r="M47" s="12"/>
+      <c r="N47" s="13"/>
+    </row>
+    <row r="48" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B48" s="25"/>
+      <c r="C48" s="15" t="s">
+        <v>16</v>
+      </c>
+      <c r="D48" s="15"/>
+      <c r="E48" s="15"/>
+      <c r="F48" s="15"/>
+      <c r="G48" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="H48" s="15"/>
+      <c r="I48" s="15"/>
+      <c r="J48" s="15"/>
+      <c r="K48" s="15" t="s">
+        <v>8</v>
+      </c>
+      <c r="L48" s="15"/>
+      <c r="M48" s="15"/>
+      <c r="N48" s="16"/>
+    </row>
+    <row r="49" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B49" s="25"/>
+      <c r="C49" s="17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D49" s="17"/>
+      <c r="E49" s="17"/>
+      <c r="F49" s="17"/>
+      <c r="G49" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="D47" s="24"/>
-[...90 lines deleted...]
-      <c r="B52" s="7" t="s">
+      <c r="H49" s="18"/>
+      <c r="I49" s="18"/>
+      <c r="J49" s="18"/>
+      <c r="K49" s="18"/>
+      <c r="L49" s="18"/>
+      <c r="M49" s="18"/>
+      <c r="N49" s="19"/>
+    </row>
+    <row r="50" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B50" s="25"/>
+      <c r="C50" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="C52" s="26" t="s">
+      <c r="D50" s="17"/>
+      <c r="E50" s="17"/>
+      <c r="F50" s="17"/>
+      <c r="G50" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="D52" s="26"/>
-[...2 lines deleted...]
-      <c r="G52" s="26" t="s">
+      <c r="H50" s="18"/>
+      <c r="I50" s="18"/>
+      <c r="J50" s="18"/>
+      <c r="K50" s="18"/>
+      <c r="L50" s="18"/>
+      <c r="M50" s="18"/>
+      <c r="N50" s="19"/>
+    </row>
+    <row r="51" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B51" s="26"/>
+      <c r="C51" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="H52" s="26"/>
-[...2 lines deleted...]
-      <c r="K52" s="26" t="s">
+      <c r="D51" s="27"/>
+      <c r="E51" s="27"/>
+      <c r="F51" s="27"/>
+      <c r="G51" s="28" t="s">
         <v>14</v>
       </c>
-      <c r="L52" s="26"/>
-[...21 lines deleted...]
-      <c r="B54" s="4" t="s">
+      <c r="H51" s="28"/>
+      <c r="I51" s="28"/>
+      <c r="J51" s="28"/>
+      <c r="K51" s="28"/>
+      <c r="L51" s="28"/>
+      <c r="M51" s="28"/>
+      <c r="N51" s="29"/>
+    </row>
+    <row r="52" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B52" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D52" s="32"/>
+      <c r="E52" s="32"/>
+      <c r="F52" s="32"/>
+      <c r="G52" s="32"/>
+      <c r="H52" s="32"/>
+      <c r="I52" s="32"/>
+      <c r="J52" s="33"/>
+      <c r="K52" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="L52" s="34"/>
+      <c r="M52" s="34"/>
+      <c r="N52" s="35"/>
+    </row>
+    <row r="53" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B53" s="36" t="s">
         <v>34</v>
       </c>
-      <c r="C54" s="47"/>
-[...13 lines deleted...]
-      <c r="B55" s="4" t="s">
+      <c r="C53" s="37"/>
+      <c r="D53" s="38"/>
+      <c r="E53" s="38"/>
+      <c r="F53" s="38"/>
+      <c r="G53" s="38"/>
+      <c r="H53" s="38"/>
+      <c r="I53" s="38"/>
+      <c r="J53" s="39"/>
+      <c r="K53" s="40"/>
+      <c r="L53" s="41"/>
+      <c r="M53" s="41"/>
+      <c r="N53" s="42"/>
+    </row>
+    <row r="54" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B54" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="C55" s="47"/>
-[...24 lines deleted...]
-      <c r="K56" s="53">
+      <c r="C54" s="37"/>
+      <c r="D54" s="38"/>
+      <c r="E54" s="38"/>
+      <c r="F54" s="38"/>
+      <c r="G54" s="38"/>
+      <c r="H54" s="38"/>
+      <c r="I54" s="38"/>
+      <c r="J54" s="39"/>
+      <c r="K54" s="40"/>
+      <c r="L54" s="41"/>
+      <c r="M54" s="41"/>
+      <c r="N54" s="42"/>
+    </row>
+    <row r="55" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B55" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="C55" s="37"/>
+      <c r="D55" s="38"/>
+      <c r="E55" s="38"/>
+      <c r="F55" s="38"/>
+      <c r="G55" s="38"/>
+      <c r="H55" s="38"/>
+      <c r="I55" s="38"/>
+      <c r="J55" s="39"/>
+      <c r="K55" s="40"/>
+      <c r="L55" s="41"/>
+      <c r="M55" s="41"/>
+      <c r="N55" s="42"/>
+    </row>
+    <row r="56" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B56" s="43" t="s">
+        <v>23</v>
+      </c>
+      <c r="C56" s="44"/>
+      <c r="D56" s="44"/>
+      <c r="E56" s="44"/>
+      <c r="F56" s="44"/>
+      <c r="G56" s="44"/>
+      <c r="H56" s="44"/>
+      <c r="I56" s="44"/>
+      <c r="J56" s="45"/>
+      <c r="K56" s="49">
         <f>SUM(K53:N55)</f>
         <v>0</v>
       </c>
-      <c r="L56" s="54"/>
-[...15 lines deleted...]
-      <c r="K57" s="58">
+      <c r="L56" s="50"/>
+      <c r="M56" s="50"/>
+      <c r="N56" s="51"/>
+    </row>
+    <row r="57" spans="2:14" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="B57" s="52" t="s">
+        <v>23</v>
+      </c>
+      <c r="C57" s="53"/>
+      <c r="D57" s="53"/>
+      <c r="E57" s="53"/>
+      <c r="F57" s="53"/>
+      <c r="G57" s="53"/>
+      <c r="H57" s="53"/>
+      <c r="I57" s="53"/>
+      <c r="J57" s="53"/>
+      <c r="K57" s="54">
         <f>K56+K46+K31+K21</f>
         <v>0</v>
       </c>
-      <c r="L57" s="59"/>
-[...8 lines deleted...]
-    <row r="60" spans="2:14" x14ac:dyDescent="0.25">
+      <c r="L57" s="55"/>
+      <c r="M57" s="55"/>
+      <c r="N57" s="56"/>
+    </row>
+    <row r="59" spans="2:14" x14ac:dyDescent="0.3">
+      <c r="B59" s="57" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="60" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B60" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="61" spans="2:14" x14ac:dyDescent="0.25">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="61" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B61" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="62" spans="2:14" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+      <c r="M61" s="58"/>
+    </row>
+    <row r="62" spans="2:14" x14ac:dyDescent="0.3">
       <c r="B62" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="150">
-[...1 lines deleted...]
-    <mergeCell ref="G56:J56"/>
+  <mergeCells count="130">
+    <mergeCell ref="C55:J55"/>
+    <mergeCell ref="K55:N55"/>
+    <mergeCell ref="B56:J56"/>
     <mergeCell ref="K56:N56"/>
     <mergeCell ref="B57:J57"/>
     <mergeCell ref="K57:N57"/>
-    <mergeCell ref="C54:F54"/>
-    <mergeCell ref="G54:J54"/>
+    <mergeCell ref="C52:J52"/>
+    <mergeCell ref="K52:N52"/>
+    <mergeCell ref="C53:J53"/>
+    <mergeCell ref="K53:N53"/>
+    <mergeCell ref="C54:J54"/>
     <mergeCell ref="K54:N54"/>
-    <mergeCell ref="C55:F55"/>
-[...8 lines deleted...]
-    <mergeCell ref="K49:N49"/>
     <mergeCell ref="C50:F50"/>
     <mergeCell ref="G50:J50"/>
     <mergeCell ref="K50:N50"/>
     <mergeCell ref="C51:F51"/>
     <mergeCell ref="G51:J51"/>
     <mergeCell ref="K51:N51"/>
-    <mergeCell ref="C46:F46"/>
-    <mergeCell ref="G46:J46"/>
+    <mergeCell ref="B46:J46"/>
     <mergeCell ref="K46:N46"/>
     <mergeCell ref="B47:B51"/>
     <mergeCell ref="C47:N47"/>
     <mergeCell ref="C48:F48"/>
     <mergeCell ref="G48:J48"/>
     <mergeCell ref="K48:N48"/>
     <mergeCell ref="C49:F49"/>
     <mergeCell ref="G49:J49"/>
-    <mergeCell ref="K35:N35"/>
-[...4 lines deleted...]
-    <mergeCell ref="G44:J44"/>
+    <mergeCell ref="K49:N49"/>
+    <mergeCell ref="C43:J43"/>
+    <mergeCell ref="K43:N43"/>
+    <mergeCell ref="C44:J44"/>
     <mergeCell ref="K44:N44"/>
-    <mergeCell ref="C45:F45"/>
-    <mergeCell ref="G45:J45"/>
+    <mergeCell ref="C45:J45"/>
     <mergeCell ref="K45:N45"/>
-    <mergeCell ref="C42:F42"/>
-    <mergeCell ref="G42:J42"/>
+    <mergeCell ref="K40:N40"/>
+    <mergeCell ref="C41:F41"/>
+    <mergeCell ref="G41:J41"/>
+    <mergeCell ref="K41:N41"/>
+    <mergeCell ref="C42:J42"/>
     <mergeCell ref="K42:N42"/>
-    <mergeCell ref="C43:F43"/>
-[...1 lines deleted...]
-    <mergeCell ref="K43:N43"/>
     <mergeCell ref="B37:B41"/>
     <mergeCell ref="C37:N37"/>
     <mergeCell ref="C38:F38"/>
     <mergeCell ref="G38:J38"/>
     <mergeCell ref="K38:N38"/>
     <mergeCell ref="C39:F39"/>
+    <mergeCell ref="G39:J39"/>
+    <mergeCell ref="K39:N39"/>
+    <mergeCell ref="C40:F40"/>
+    <mergeCell ref="G40:J40"/>
+    <mergeCell ref="G34:J34"/>
+    <mergeCell ref="K34:N34"/>
+    <mergeCell ref="C35:F35"/>
+    <mergeCell ref="G35:J35"/>
+    <mergeCell ref="K35:N35"/>
+    <mergeCell ref="C36:F36"/>
+    <mergeCell ref="G36:J36"/>
+    <mergeCell ref="K36:N36"/>
+    <mergeCell ref="C30:J30"/>
+    <mergeCell ref="K30:N30"/>
+    <mergeCell ref="B31:J31"/>
+    <mergeCell ref="K31:N31"/>
     <mergeCell ref="B32:B36"/>
     <mergeCell ref="C32:N32"/>
     <mergeCell ref="C33:F33"/>
     <mergeCell ref="G33:J33"/>
     <mergeCell ref="K33:N33"/>
     <mergeCell ref="C34:F34"/>
-    <mergeCell ref="G34:J34"/>
-[...18 lines deleted...]
-    <mergeCell ref="G28:J28"/>
+    <mergeCell ref="C27:J27"/>
+    <mergeCell ref="K27:N27"/>
+    <mergeCell ref="C28:J28"/>
     <mergeCell ref="K28:N28"/>
-    <mergeCell ref="C29:F29"/>
-    <mergeCell ref="G29:J29"/>
+    <mergeCell ref="C29:J29"/>
     <mergeCell ref="K29:N29"/>
+    <mergeCell ref="C25:F25"/>
+    <mergeCell ref="G25:J25"/>
     <mergeCell ref="K25:N25"/>
     <mergeCell ref="C26:F26"/>
     <mergeCell ref="G26:J26"/>
     <mergeCell ref="K26:N26"/>
-    <mergeCell ref="C27:F27"/>
-[...1 lines deleted...]
-    <mergeCell ref="K27:N27"/>
+    <mergeCell ref="B21:J21"/>
+    <mergeCell ref="K21:N21"/>
     <mergeCell ref="B22:B26"/>
     <mergeCell ref="C22:N22"/>
     <mergeCell ref="C23:F23"/>
     <mergeCell ref="G23:J23"/>
     <mergeCell ref="K23:N23"/>
     <mergeCell ref="C24:F24"/>
     <mergeCell ref="G24:J24"/>
     <mergeCell ref="K24:N24"/>
-    <mergeCell ref="C25:F25"/>
-[...2 lines deleted...]
-    <mergeCell ref="C21:F21"/>
+    <mergeCell ref="C18:J18"/>
     <mergeCell ref="K18:N18"/>
+    <mergeCell ref="C19:J19"/>
     <mergeCell ref="K19:N19"/>
+    <mergeCell ref="C20:J20"/>
     <mergeCell ref="K20:N20"/>
-    <mergeCell ref="K21:N21"/>
-[...5 lines deleted...]
-    <mergeCell ref="G20:J20"/>
+    <mergeCell ref="K15:N15"/>
+    <mergeCell ref="C16:F16"/>
+    <mergeCell ref="G16:J16"/>
+    <mergeCell ref="K16:N16"/>
+    <mergeCell ref="C17:J17"/>
+    <mergeCell ref="K17:N17"/>
+    <mergeCell ref="B12:B16"/>
+    <mergeCell ref="C12:N12"/>
+    <mergeCell ref="C13:F13"/>
+    <mergeCell ref="G13:J13"/>
+    <mergeCell ref="K13:N13"/>
+    <mergeCell ref="C14:F14"/>
+    <mergeCell ref="G14:J14"/>
+    <mergeCell ref="K14:N14"/>
+    <mergeCell ref="C15:F15"/>
+    <mergeCell ref="G15:J15"/>
+    <mergeCell ref="G9:J9"/>
+    <mergeCell ref="K9:N9"/>
+    <mergeCell ref="C10:F10"/>
+    <mergeCell ref="G10:J10"/>
+    <mergeCell ref="K10:N10"/>
+    <mergeCell ref="C11:F11"/>
+    <mergeCell ref="G11:J11"/>
+    <mergeCell ref="K11:N11"/>
+    <mergeCell ref="J1:N1"/>
+    <mergeCell ref="C2:N2"/>
+    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="C6:N6"/>
     <mergeCell ref="B7:B11"/>
-    <mergeCell ref="C12:N12"/>
-[...2 lines deleted...]
-    <mergeCell ref="K17:N17"/>
     <mergeCell ref="C7:N7"/>
-    <mergeCell ref="B12:B16"/>
-[...22 lines deleted...]
-    <mergeCell ref="J1:N1"/>
     <mergeCell ref="C8:F8"/>
     <mergeCell ref="G8:J8"/>
     <mergeCell ref="K8:N8"/>
-    <mergeCell ref="C2:N2"/>
-    <mergeCell ref="C3:N3"/>
+    <mergeCell ref="C9:F9"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="84" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;RMatriu de planificació</oddHeader>
     <oddFooter>&amp;C&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Hojas de cálculo</vt:lpstr>
+        <vt:lpstr>Fulls de càlcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Rangos con nombre</vt:lpstr>
+        <vt:lpstr>Intervals amb nom</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>'Matriu de Planificació'!Área_de_impresión</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Matriu de Planificació </vt:lpstr>
+      <vt:lpstr>'Matriu de Planificació '!Àrea_d'impressió</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Eva Virgili Recasens</dc:creator>
+  <dc:creator>Natalia Gonzalez Font</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>