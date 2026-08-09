--- v0 (2026-06-16)
+++ v1 (2026-08-09)
@@ -17,89 +17,88 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\tgna05nt\Ciutadania\Joventut_i_Cooperacio\Cooperació\1.- SUBVENCIONS\5.- BASES_CONVOCATORIES_FORMULARIS\2. CI\2026\2.- Sol·licitud CI\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C4B47E8F-95DA-4267-8696-EEE969BDDC14}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C05F8684-7823-417F-A169-8F11B40F9FDF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="YMIRTKecNbMsflFkRpzkzImYcTIA9otezfuP3Fh8fkHZdIb17vbk42T/GPH4tI4dEO61ulU/H3H6iwu8PfBPGw==" workbookSaltValue="P8sSOl4FDqk9cUHxC0jEWQ==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="2" xr2:uid="{DE02949F-3854-4A30-9222-E43FA32A1BD3}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{DE02949F-3854-4A30-9222-E43FA32A1BD3}"/>
   </bookViews>
   <sheets>
     <sheet name="INSTRUCCIONS" sheetId="1" r:id="rId1"/>
     <sheet name="Pressupost Global" sheetId="2" r:id="rId2"/>
     <sheet name="Pressupost Desglossat" sheetId="3" r:id="rId3"/>
     <sheet name="Pressupost per activitats " sheetId="4" r:id="rId4"/>
     <sheet name="Comprovacions" sheetId="5" r:id="rId5"/>
     <sheet name="AMAGAR" sheetId="6" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="4">Comprovacions!$A$1:$G$28</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">INSTRUCCIONS!$A$1:$C$37</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="2">'Pressupost Desglossat'!$A$1:$S$70</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Pressupost Global'!$A$1:$G$31</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="3">'Pressupost per activitats '!$A$1:$M$65</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="R52" i="3" l="1"/>
+  <c r="M9" i="4" l="1"/>
+  <c r="R52" i="3"/>
   <c r="S52" i="3" s="1"/>
   <c r="R53" i="3"/>
   <c r="B4" i="4"/>
   <c r="B3" i="4"/>
   <c r="R54" i="3" l="1"/>
-  <c r="M11" i="4"/>
-  <c r="M9" i="4"/>
   <c r="M13" i="4"/>
   <c r="M16" i="4"/>
   <c r="F27" i="5"/>
   <c r="F25" i="5"/>
   <c r="K18" i="4" l="1"/>
   <c r="R10" i="3"/>
   <c r="B3" i="2"/>
   <c r="B4" i="2"/>
   <c r="L61" i="4"/>
   <c r="K61" i="4"/>
   <c r="J61" i="4"/>
   <c r="I61" i="4"/>
   <c r="H61" i="4"/>
   <c r="G61" i="4"/>
   <c r="F61" i="4"/>
   <c r="E61" i="4"/>
   <c r="M60" i="4"/>
   <c r="D60" i="4"/>
   <c r="M59" i="4"/>
   <c r="D59" i="4"/>
   <c r="L56" i="4"/>
   <c r="K56" i="4"/>
   <c r="J56" i="4"/>
   <c r="I56" i="4"/>
   <c r="H56" i="4"/>
@@ -251,50 +250,51 @@
   <c r="E18" i="4"/>
   <c r="M17" i="4"/>
   <c r="D17" i="4"/>
   <c r="D16" i="4"/>
   <c r="D18" i="4" s="1"/>
   <c r="L15" i="4"/>
   <c r="K15" i="4"/>
   <c r="J15" i="4"/>
   <c r="I15" i="4"/>
   <c r="H15" i="4"/>
   <c r="G15" i="4"/>
   <c r="F15" i="4"/>
   <c r="E15" i="4"/>
   <c r="M14" i="4"/>
   <c r="D14" i="4"/>
   <c r="D13" i="4"/>
   <c r="L11" i="4"/>
   <c r="K11" i="4"/>
   <c r="J11" i="4"/>
   <c r="I11" i="4"/>
   <c r="H11" i="4"/>
   <c r="G11" i="4"/>
   <c r="F11" i="4"/>
   <c r="E11" i="4"/>
   <c r="M10" i="4"/>
+  <c r="M11" i="4" s="1"/>
   <c r="D10" i="4"/>
   <c r="D9" i="4"/>
   <c r="Q63" i="3"/>
   <c r="P63" i="3"/>
   <c r="O63" i="3"/>
   <c r="N63" i="3"/>
   <c r="M63" i="3"/>
   <c r="L63" i="3"/>
   <c r="K63" i="3"/>
   <c r="J63" i="3"/>
   <c r="G63" i="3"/>
   <c r="B26" i="2" s="1"/>
   <c r="R62" i="3"/>
   <c r="S62" i="3" s="1"/>
   <c r="F62" i="3"/>
   <c r="R61" i="3"/>
   <c r="S61" i="3" s="1"/>
   <c r="F61" i="3"/>
   <c r="Q57" i="3"/>
   <c r="P57" i="3"/>
   <c r="O57" i="3"/>
   <c r="N57" i="3"/>
   <c r="M57" i="3"/>
   <c r="L57" i="3"/>
   <c r="K57" i="3"/>
@@ -701,52 +701,50 @@
   <c r="S63" i="3"/>
   <c r="S29" i="3"/>
   <c r="S36" i="3"/>
   <c r="S39" i="3"/>
   <c r="S26" i="3"/>
   <c r="K58" i="3" l="1"/>
   <c r="K65" i="3" s="1"/>
   <c r="K64" i="3" s="1"/>
   <c r="D9" i="2"/>
   <c r="F23" i="3"/>
   <c r="F30" i="3"/>
   <c r="C9" i="2"/>
   <c r="C13" i="2"/>
   <c r="R30" i="3"/>
   <c r="F13" i="2" s="1"/>
   <c r="D13" i="2"/>
   <c r="M58" i="3"/>
   <c r="M65" i="3" s="1"/>
   <c r="M64" i="3" s="1"/>
   <c r="Q58" i="3"/>
   <c r="Q65" i="3" s="1"/>
   <c r="Q59" i="3" s="1"/>
   <c r="E9" i="2"/>
   <c r="M29" i="4"/>
   <c r="M22" i="4"/>
-  <c r="M57" i="4" s="1"/>
-  <c r="M62" i="4" s="1"/>
   <c r="K57" i="4"/>
   <c r="K62" i="4" s="1"/>
   <c r="D22" i="4"/>
   <c r="D57" i="4" s="1"/>
   <c r="D62" i="4" s="1"/>
   <c r="H57" i="4"/>
   <c r="H62" i="4" s="1"/>
   <c r="G57" i="4"/>
   <c r="G62" i="4" s="1"/>
   <c r="I57" i="4"/>
   <c r="I62" i="4" s="1"/>
   <c r="J57" i="4"/>
   <c r="J62" i="4" s="1"/>
   <c r="E57" i="4"/>
   <c r="E62" i="4" s="1"/>
   <c r="N58" i="3"/>
   <c r="N65" i="3" s="1"/>
   <c r="N64" i="3" s="1"/>
   <c r="G8" i="2"/>
   <c r="B23" i="2"/>
   <c r="E13" i="2"/>
   <c r="S23" i="3"/>
   <c r="G58" i="3"/>
   <c r="G65" i="3" s="1"/>
   <c r="S30" i="3"/>
@@ -754,51 +752,53 @@
   <c r="O65" i="3" s="1"/>
   <c r="O64" i="3" s="1"/>
   <c r="R23" i="3"/>
   <c r="J58" i="3"/>
   <c r="J65" i="3" s="1"/>
   <c r="J59" i="3" s="1"/>
   <c r="P58" i="3"/>
   <c r="P65" i="3" s="1"/>
   <c r="L65" i="3"/>
   <c r="L64" i="3" s="1"/>
   <c r="G20" i="2"/>
   <c r="G17" i="2"/>
   <c r="F27" i="2"/>
   <c r="G16" i="2"/>
   <c r="G10" i="2"/>
   <c r="G19" i="2"/>
   <c r="G11" i="2"/>
   <c r="G18" i="2"/>
   <c r="G22" i="2"/>
   <c r="G26" i="2"/>
   <c r="G27" i="2" s="1"/>
   <c r="B27" i="2"/>
   <c r="G21" i="2"/>
   <c r="G14" i="2"/>
   <c r="G15" i="2"/>
-  <c r="C23" i="2" l="1"/>
+  <c r="M57" i="4" l="1"/>
+  <c r="M62" i="4" s="1"/>
+  <c r="C23" i="2"/>
   <c r="C29" i="2" s="1"/>
   <c r="C28" i="2" s="1"/>
   <c r="K59" i="3"/>
   <c r="M59" i="3"/>
   <c r="F58" i="3"/>
   <c r="F65" i="3" s="1"/>
   <c r="F64" i="3" s="1"/>
   <c r="B29" i="2"/>
   <c r="D5" i="5" s="1"/>
   <c r="Q64" i="3"/>
   <c r="L59" i="3"/>
   <c r="G13" i="2"/>
   <c r="R58" i="3"/>
   <c r="R65" i="3" s="1"/>
   <c r="R64" i="3" s="1"/>
   <c r="G64" i="3"/>
   <c r="N59" i="3"/>
   <c r="S58" i="3"/>
   <c r="S65" i="3" s="1"/>
   <c r="S66" i="3" s="1"/>
   <c r="O59" i="3"/>
   <c r="E23" i="2"/>
   <c r="E29" i="2" s="1"/>
   <c r="E30" i="2" s="1"/>
   <c r="G59" i="3"/>
@@ -1404,51 +1404,51 @@
   </si>
   <si>
     <t>PRESSUPOST MODALITAT 1- COOPERACIÓ PER AL DESENVOLUPAMENT INTERNACIONAL</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Es poden incorporar tantes columnes com activitats tingui el projecte. És </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>molt important</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t xml:space="preserve"> introduir les columnes entre la P i la Q 
+      <t xml:space="preserve"> introduir les columnes entre la K i la L 
 S'han de reflexar els mateixos conceptes que consten en el pressupost desglossat
 </t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="165" formatCode="&quot;x&quot;\ #,##0.00"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
@@ -4939,52 +4939,52 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C821A6E7-1C50-4DE1-A4B1-A24C61127567}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:Y36"/>
   <sheetViews>
-    <sheetView showGridLines="0" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H6" sqref="G6:H6"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="H6" sqref="H6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="7" customWidth="1"/>
     <col min="2" max="2" width="83.7109375" style="7" customWidth="1"/>
     <col min="3" max="25" width="9.140625" style="7"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="6"/>
       <c r="B1" s="205"/>
       <c r="C1" s="6"/>
       <c r="D1" s="6"/>
       <c r="E1" s="6"/>
       <c r="F1" s="6"/>
       <c r="G1" s="6"/>
       <c r="H1" s="6"/>
       <c r="I1" s="6"/>
       <c r="J1" s="6"/>
       <c r="K1" s="6"/>
       <c r="L1" s="6"/>
       <c r="M1" s="6"/>
       <c r="N1" s="6"/>
       <c r="O1" s="6"/>
@@ -5755,74 +5755,74 @@
       <c r="A32" s="204"/>
       <c r="B32" s="204"/>
       <c r="C32" s="204"/>
     </row>
     <row r="33" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A33" s="204"/>
       <c r="B33" s="204"/>
       <c r="C33" s="204"/>
     </row>
     <row r="34" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A34" s="204"/>
       <c r="B34" s="204"/>
       <c r="C34" s="204"/>
     </row>
     <row r="35" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A35" s="204"/>
       <c r="B35" s="204"/>
       <c r="C35" s="204"/>
     </row>
     <row r="36" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A36" s="204"/>
       <c r="B36" s="204"/>
       <c r="C36" s="204"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="pt9y4g7GrBSQciPLyDfDXVFHNW+a3Lec8rhZwebHQtBhm0w23r5UQJ0Py/+Jf/4v8k/2dz3LBsoXL7iLOGmoIA==" saltValue="Tzf+cIDmM2UXeFXXls5UPg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="UodTjHtbjWLyWXRIF04y4KYKU0gURbvwcwLfdEucs/MNDaMotr0gu938xuNz8n1JFW1rrFp0VxEYe4vf/CZ7Bg==" saltValue="6vjvkBH2Qp0e1H4fXp944A==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.55118110236220474" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CSubvencions Cooperació al Desnevolupament 2026</oddHeader>
     <oddFooter>&amp;C&amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{88345E0E-B08B-42F0-8FE1-7CEA5AA2F396}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G36"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="B8" sqref="B8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="47.140625" style="5" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="5" customWidth="1"/>
     <col min="3" max="3" width="16" style="5" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" style="5" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="5" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="5" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="60.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="324" t="s">
         <v>10</v>
       </c>
       <c r="D1" s="324"/>
       <c r="E1" s="324"/>
       <c r="F1" s="324"/>
       <c r="G1" s="324"/>
     </row>
     <row r="2" spans="1:7" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
@@ -6611,56 +6611,56 @@
   <mergeCells count="5">
     <mergeCell ref="C1:G1"/>
     <mergeCell ref="B3:G3"/>
     <mergeCell ref="B4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A25:G25"/>
   </mergeCells>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CSubvencions Cooperació al Desnevolupament 2026</oddHeader>
     <oddFooter>&amp;C&amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3628858E-2BFB-49C9-8D31-48247D6AF277}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:S69"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane ySplit="8" topLeftCell="A35" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="23.7109375" style="19" customWidth="1"/>
     <col min="2" max="2" width="32.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="19" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="19" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="19" customWidth="1"/>
     <col min="6" max="6" width="13.5703125" style="19" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="19" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="19" customWidth="1"/>
     <col min="9" max="9" width="15.28515625" style="19" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" style="19" customWidth="1"/>
     <col min="11" max="11" width="12.42578125" style="19" customWidth="1"/>
     <col min="12" max="12" width="9.28515625" style="19" customWidth="1"/>
     <col min="13" max="13" width="12.7109375" style="19" customWidth="1"/>
     <col min="14" max="14" width="12.7109375" style="19" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.140625" style="19" customWidth="1"/>
     <col min="16" max="16" width="10.28515625" style="19" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.28515625" style="19" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="14.5703125" style="19" customWidth="1"/>
     <col min="19" max="19" width="10.28515625" style="19" bestFit="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
@@ -9448,55 +9448,55 @@
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{FFA4628E-90F0-4B91-A6EA-49B2272A58B8}">
           <x14:formula1>
             <xm:f>AMAGAR!$F$3:$F$4</xm:f>
           </x14:formula1>
           <xm:sqref>H10:H11 H14:H15 H17:H18 H20:H21 H24:H25 H27:H28 H34:H35 H37:H38 H40:H41 H43:H44 H46:H47 H49:H50 H61:H62 H31:H32 H52:H53 H55:H56</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{AA48137A-E24D-482B-8287-7F97F1ECBE53}">
           <x14:formula1>
             <xm:f>AMAGAR!$L$3:$L$4</xm:f>
           </x14:formula1>
           <xm:sqref>I10:I11 I14:I15 I17:I18 I20:I21 I24:I25 I27:I28 I34:I35 I37:I38 I40:I41 I43:I44 I46:I47 I49:I50 I61:I62 I31:I32 I52:I53 I55:I56</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{31047B87-E6D0-40D3-BE65-8349086A5C7B}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M65"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView showGridLines="0" topLeftCell="B1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="R27" sqref="R27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="26.7109375" style="19" customWidth="1"/>
     <col min="3" max="3" width="19.42578125" style="19" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="14.140625" style="19" customWidth="1"/>
     <col min="6" max="6" width="12.85546875" style="19" customWidth="1"/>
     <col min="7" max="7" width="15.28515625" style="19" customWidth="1"/>
     <col min="8" max="8" width="13" style="19" customWidth="1"/>
     <col min="9" max="9" width="14.42578125" style="19" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="19" customWidth="1"/>
     <col min="11" max="11" width="13.28515625" style="19" customWidth="1"/>
     <col min="12" max="12" width="13.85546875" style="19" customWidth="1"/>
     <col min="13" max="13" width="13.7109375" style="19" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="18"/>
       <c r="G1" s="18"/>
@@ -11367,51 +11367,51 @@
       <c r="H64" s="8"/>
       <c r="I64" s="8"/>
       <c r="J64" s="8"/>
       <c r="K64" s="8"/>
       <c r="L64" s="8"/>
       <c r="M64" s="8"/>
     </row>
     <row r="65" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A65" s="8" t="s">
         <v>83</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="8"/>
       <c r="D65" s="8"/>
       <c r="E65" s="8"/>
       <c r="F65" s="8"/>
       <c r="G65" s="8"/>
       <c r="H65" s="8"/>
       <c r="I65" s="8"/>
       <c r="J65" s="8"/>
       <c r="K65" s="8"/>
       <c r="L65" s="8"/>
       <c r="M65" s="8"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="AYr92jOXUMvgaHV2GlibhihpvkRQVa3bq1uz45M9Cwet4Vg8CF85PicxO5Jgwx6edXBQt58LfqFi+JnWYWd5PA==" saltValue="YMmtBKv4LdffZB+Otxo4kg==" spinCount="100000" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" selectLockedCells="1"/>
+  <sheetProtection formatCells="0" formatColumns="0" formatRows="0" insertColumns="0" insertRows="0" insertHyperlinks="0" deleteColumns="0" selectLockedCells="1"/>
   <mergeCells count="39">
     <mergeCell ref="H1:M1"/>
     <mergeCell ref="C5:D5"/>
     <mergeCell ref="A9:A11"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B4:H4"/>
     <mergeCell ref="A13:A15"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="A16:A18"/>
     <mergeCell ref="B18:C18"/>
     <mergeCell ref="A19:A22"/>
     <mergeCell ref="B21:C21"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="A23:A25"/>
     <mergeCell ref="B25:C25"/>
     <mergeCell ref="A26:A28"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="A30:A32"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="A33:A35"/>
     <mergeCell ref="B35:C35"/>
     <mergeCell ref="A36:A38"/>
     <mergeCell ref="B38:C38"/>
     <mergeCell ref="A39:A41"/>
@@ -11430,51 +11430,51 @@
     <mergeCell ref="B56:C56"/>
     <mergeCell ref="A57:C57"/>
     <mergeCell ref="A59:A60"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="62" fitToHeight="0" orientation="landscape" r:id="rId1"/>
   <headerFooter>
     <oddHeader>&amp;CSubvencions Cooperació al Desnevolupament 2026</oddHeader>
     <oddFooter>&amp;C&amp;N</oddFooter>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{17BD846B-FFE7-4572-9A2F-3871C2DCEA4A}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:F27"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="28.140625" style="6" customWidth="1"/>
     <col min="3" max="3" width="75.5703125" style="6" customWidth="1"/>
     <col min="4" max="4" width="22.28515625" style="6" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="6"/>
     <col min="6" max="6" width="13" style="6" customWidth="1"/>
     <col min="7" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="68.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="269"/>
       <c r="B1" s="270"/>
       <c r="C1" s="3"/>
       <c r="D1" s="405" t="s">
         <v>94</v>
       </c>
       <c r="E1" s="405"/>
       <c r="F1" s="405"/>
     </row>
     <row r="2" spans="1:6" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A2" s="271"/>
       <c r="B2" s="270"/>
       <c r="C2" s="3"/>
       <c r="D2" s="271"/>